--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>34th St. Nicholas 2025</t>
   </si>
   <si>
     <t>Pula, Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>13 Halloween cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka 29.ročník</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Bobule regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>