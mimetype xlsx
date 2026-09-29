--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -101,51 +101,51 @@
   <si>
     <t>2024-08-15</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>2024-07-27</t>
   </si>
   <si>
     <t>Olympijská regata</t>
   </si>
   <si>
     <t>Jezero Most</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-06-23</t>
   </si>
   <si>
     <t>XI. letní Olympiáda dětí a mládeže 2024</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2024-06-22</t>
   </si>
   <si>
     <t>Modrá stuha Boleváku</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>RS Race</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>