--- v0 (2026-05-10)
+++ v1 (2026-09-19)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2025-11-15</t>
   </si>
   <si>
     <t>Teamrace Optimist</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>13 Halloween cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2025-10-11</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Balt</t>
   </si>
   <si>
     <t>Dziwnów</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Bobule regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
@@ -173,51 +173,51 @@
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2025-04-27</t>
   </si>
   <si>
     <t>Puchar KS Zatoka Puck-OPP A Eliminacje MS i ME</t>
   </si>
   <si>
     <t>Puck, Polsko</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>Sailing Point Easter Regatta</t>
   </si>
   <si>
     <t>Portorož, Slovinsko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2025-04-05</t>
   </si>
   <si>
     <t>Memoriál Rösslera Ořovského</t>
   </si>
   <si>
     <t>2025-03-07</t>
   </si>
   <si>
     <t>5th Youth Centenary Regatta – TROFEO FACCENDA</t>
   </si>
   <si>
     <t>Riva del Garda, Itálie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>