--- v0 (2026-05-10)
+++ v1 (2026-09-19)
@@ -92,51 +92,51 @@
   <si>
     <t>Österreichische Jugendmeisterschaft 2023</t>
   </si>
   <si>
     <t>Attersee</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Chicken race</t>
   </si>
   <si>
     <t>lipno - ern v poumav</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Nechranice week</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2023-04-22</t>
   </si>
   <si>
     <t>Optimistický Mácháč</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2023-04-06</t>
   </si>
   <si>
     <t>41st Lake Garda Meeting Optimist</t>
   </si>