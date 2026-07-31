--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -65,51 +65,51 @@
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>Prýgl rejs 9</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>RS Race</t>
   </si>
   <si>
     <t>2024-06-05</t>
   </si>
   <si>
     <t>Prýgl rejs 4</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>