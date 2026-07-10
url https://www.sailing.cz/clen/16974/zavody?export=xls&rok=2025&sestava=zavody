--- v0 (2026-05-10)
+++ v1 (2026-07-10)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-11-01</t>
   </si>
   <si>
     <t>RS Feva Cup</t>
   </si>
   <si>
     <t>Slnečné jazerá Senec</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
     <t>RS Feva European Championship</t>
   </si>
   <si>
     <t>Riva Del Garda {Itálie)</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Tera Cvilin race</t>
   </si>