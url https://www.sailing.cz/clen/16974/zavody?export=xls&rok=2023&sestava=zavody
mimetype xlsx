--- v0 (2026-05-10)
+++ v1 (2026-07-10)
@@ -80,51 +80,51 @@
   <si>
     <t>Petrův rybník - Krnov</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-06</t>
   </si>
   <si>
     <t>Prýgl rejs 20 JMK</t>
   </si>
   <si>
     <t>2023-09-02</t>
   </si>
   <si>
     <t>Regata 130 let - Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-26</t>
   </si>
   <si>
     <t>Přátelská regata</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>2023-08-24</t>
   </si>
   <si>
     <t>Prázdninová regata</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Omniplast cup</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>