--- v0 (2026-06-01)
+++ v1 (2026-10-03)
@@ -125,51 +125,51 @@
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>Cena Prazdroje</t>
   </si>
   <si>
     <t>Hracholusky</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>SKP 14+15</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Modrá stuha Boleváku</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Stříbrná plachetnice</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Nechranice week</t>
   </si>