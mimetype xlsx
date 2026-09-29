--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -86,51 +86,51 @@
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2024-06-22</t>
   </si>
   <si>
     <t>Modrá stuha Boleváku</t>
   </si>
   <si>
     <t>2024-06-19</t>
   </si>
   <si>
     <t>Botanická zahrada - 7</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-06-05</t>
   </si>
   <si>
     <t>Botanická zahrada - 6</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Stříbrná plachetnice</t>
   </si>
   <si>
     <t>2024-05-22</t>
   </si>
   <si>
     <t>Botanická zahrada - 5</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>Botanická zahrada - 4</t>
   </si>