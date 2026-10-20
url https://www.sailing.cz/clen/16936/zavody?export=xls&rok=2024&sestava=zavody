--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -74,51 +74,51 @@
   <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>Botanická zahrada - 8</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Stříbrná plachetnice</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>Botanická zahrada - 4</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2024-05-01</t>
   </si>
   <si>
     <t>Botanická zahrada - 3</t>
   </si>
   <si>
     <t>2024-04-27</t>
   </si>