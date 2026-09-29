--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -83,51 +83,51 @@
   <si>
     <t>2024-10-05</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>