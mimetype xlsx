--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>051325</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t xml:space="preserve">49er </t>
   </si>
   <si>
     <t>051324</t>
   </si>
   <si>
     <t>AVAR Cup</t>
   </si>
   <si>
     <t>051117</t>
   </si>
   <si>
     <t>Pohár Niké 2005</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
 </sst>
 </file>
 