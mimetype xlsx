--- v0 (2026-06-06)
+++ v1 (2026-10-06)
@@ -74,51 +74,51 @@
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Malý závod 5</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-06-28</t>
   </si>
   <si>
     <t>Malý závod 4</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>O perníkovou chaloupku</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>