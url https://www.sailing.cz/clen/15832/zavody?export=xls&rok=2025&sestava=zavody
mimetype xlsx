--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>34th St. Nicholas 2025</t>
   </si>
   <si>
     <t>Pula, Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>13 Halloween cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Pohár Kroměříže</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t>2025-10-11</t>
   </si>
   <si>
     <t>Fleximont cup</t>
   </si>
   <si>
     <t>Štěrkovna Hlučín</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>