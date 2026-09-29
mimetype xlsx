--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -128,51 +128,51 @@
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>Interpohár</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2024-07-20</t>
   </si>
   <si>
     <t>Oravská priehrada</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-07-06</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2024-06-22</t>
   </si>
   <si>
     <t>Modrá stuha Českého Těšína</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>2024-06-14</t>
   </si>
   <si>
     <t>DOMETIC Puchar Trzech Ryb</t>
   </si>
   <si>
     <t>Gižycko</t>
   </si>