--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-14</t>
   </si>
   <si>
     <t>Pohár Kroměříže</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>V Dzierżno Cup</t>
   </si>
   <si>
     <t>Dzierżno Duże</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Azurová stuha Plumlova</t>
   </si>