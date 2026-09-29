--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -125,51 +125,51 @@
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Jachtařinka</t>
   </si>
   <si>
     <t>hruby rybnik</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Interpohár 2022</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-07-02</t>
   </si>
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>