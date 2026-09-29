--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -77,51 +77,51 @@
   <si>
     <t>Pohár JMK II. - náhradní termín</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Azurová stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-07-22</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Bleděmodrá stuha Plumlova</t>
   </si>
   <si>
     <t>2023-04-15</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>