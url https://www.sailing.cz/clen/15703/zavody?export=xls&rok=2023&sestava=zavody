--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -77,51 +77,51 @@
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t>2023-08-02</t>
   </si>
   <si>
     <t>Pražský točák XVIII</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>
   <si>
     <t>Pražský točák XVII</t>
   </si>
   <si>
     <t>2023-07-19</t>
   </si>
   <si>
     <t>Pražský točák XVI</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Pražský točák XV</t>
   </si>
   <si>
     <t>2023-05-10</t>
   </si>
   <si>
     <t>Pražský točák VI</t>
   </si>