--- v0 (2026-06-20)
+++ v1 (2026-09-09)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>47. Skiregata - memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2022-07-21</t>
   </si>
   <si>
     <t>MČR FUN - slalom</t>
   </si>
   <si>
     <t>Viganj (CRO)</t>
   </si>
   <si>
     <t xml:space="preserve">SLA  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>