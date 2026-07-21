--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -68,51 +68,51 @@
   <si>
     <t>Jadran</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>28. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Velká cena YCLS, Showman Trophy (CBT)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky (CBT)</t>
   </si>
   <si>
     <t>2024-08-09</t>
   </si>
   <si>
     <t>ICZ RODOP - Jachtařská liga III. - finále</t>
   </si>
   <si>
     <t>Jezero Most</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>Afterparty - Kajutové lodě</t>
   </si>