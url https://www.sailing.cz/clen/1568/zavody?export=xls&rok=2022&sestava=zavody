--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -65,51 +65,51 @@
   <si>
     <t>20. Jabuka</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>26. Česká námořní rallye</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>