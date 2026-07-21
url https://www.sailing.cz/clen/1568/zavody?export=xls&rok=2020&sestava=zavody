--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-10-10</t>
   </si>
   <si>
     <t>24. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>GP NJ 2020</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2020-07-18</t>
   </si>
   <si>
     <t>Brněnská šestka (Cabin Trophy 2020)</t>
   </si>
   <si>
     <t>2020-06-27</t>
   </si>
   <si>
     <t>SHOWMAN TROPHY (Cabin Trophy 2020)</t>
   </si>