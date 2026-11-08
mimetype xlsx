--- v0 (2026-05-25)
+++ v1 (2026-11-08)
@@ -65,51 +65,51 @@
   <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>O Štít města Pardubic</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-07-06</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2024-05-11</t>
   </si>
   <si>
     <t>Jarní závod</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
 </sst>
 </file>
 