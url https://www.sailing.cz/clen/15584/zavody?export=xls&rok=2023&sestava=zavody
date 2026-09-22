--- v0 (2026-05-31)
+++ v1 (2026-09-22)
@@ -77,51 +77,51 @@
   <si>
     <t>Helloween Cup</t>
   </si>
   <si>
     <t>Lago Di Garda</t>
   </si>
   <si>
     <t>2023-10-14</t>
   </si>
   <si>
     <t>Pohár Kroměříže</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>V Dzierżno Cup</t>
   </si>
   <si>
     <t>Dzierżno Duże</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Azurová stuha Plumlova</t>
   </si>