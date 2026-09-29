--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>LIGHTHOUSE CUP</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-07-06</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2024-04-27</t>
   </si>
   <si>
     <t>Optimistický Mácháč</t>
   </si>
 </sst>
 </file>
 