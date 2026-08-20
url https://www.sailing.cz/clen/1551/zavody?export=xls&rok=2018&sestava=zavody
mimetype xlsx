--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>ORC European Championship 2018</t>
   </si>
   <si>
     <t>Limassol Cyprus</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-06-13</t>
   </si>
   <si>
     <t>66° ROLEX GIRAGLIA 2018</t>
   </si>
   <si>
     <t>St. Tropez - Giraglia - Genova</t>
   </si>
   <si>
     <t xml:space="preserve">ORC  </t>
   </si>
   <si>
     <t>2018-05-02</t>
   </si>
   <si>
     <t>Sail Racing PalmaVela 2018</t>
   </si>
   <si>
     <t>ORC1</t>
   </si>
 </sst>
 </file>
 