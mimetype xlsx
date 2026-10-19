--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-28</t>
   </si>
   <si>
     <t>49. skiregata memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>Bochnatková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>