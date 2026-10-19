--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -86,51 +86,51 @@
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>2023-08-22</t>
   </si>
   <si>
     <t>Österreichische Jugendmeisterschaft 2023</t>
   </si>
   <si>
     <t>Attersee</t>
   </si>