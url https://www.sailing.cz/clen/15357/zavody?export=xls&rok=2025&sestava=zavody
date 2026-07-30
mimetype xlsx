--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
     <t>Prýgl rejs 24</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>2025-09-17</t>
   </si>
   <si>
     <t>Prýgl rejs 22</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Grand Prix NJ</t>
   </si>
   <si>
     <t xml:space="preserve">KaA  </t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>