--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-11-08</t>
   </si>
   <si>
     <t>O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>12. Halloween Cup</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-10-19</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2024-10-05</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>
   <si>
     <t>2024-09-13</t>
   </si>