--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -107,51 +107,51 @@
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>Velká cena Slovenska 2023</t>
   </si>
   <si>
     <t>Liptovská Mara</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>2023-08-22</t>
   </si>
   <si>
     <t>Österreichische Jugendmeisterschaft 2023</t>
   </si>
   <si>
     <t>Attersee</t>
   </si>
@@ -245,51 +245,51 @@
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Memoriál A. Bürgermeistra</t>
   </si>
   <si>
     <t>2023-04-22</t>
   </si>
   <si>
     <t>Optimistický Mácháč</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2023-04-06</t>
   </si>
   <si>
     <t>41st Lake Garda Meeting Optimist</t>
   </si>
   <si>
     <t>Riva del Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-03-26</t>
   </si>
   <si>
     <t>Jarní Labe</t>
   </si>
   <si>
     <t>Labe - Štětí</t>
   </si>
   <si>
     <t>2023-03-25</t>
   </si>
   <si>
     <t>O Pohár YachtClubu Štětí</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>