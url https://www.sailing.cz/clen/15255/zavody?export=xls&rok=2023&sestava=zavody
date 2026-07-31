--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -110,51 +110,51 @@
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-09</t>
   </si>
   <si>
     <t>RS Feva Open European Championship</t>
   </si>
   <si>
     <t>Balatonfüred - Balaton</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>MČR Cena Šumavy</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>Pražský točák IX</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-04-15</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>