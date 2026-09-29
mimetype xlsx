--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>O perníkovou chaloupku</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>