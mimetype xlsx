--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>Druhá klubovka</t>
   </si>
   <si>
     <t>velke darko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-06-25</t>
   </si>
   <si>
     <t>O perníkovou chaloupku</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2022-05-15</t>
   </si>
   <si>
     <t>První klubovka</t>
   </si>
 </sst>
 </file>
 