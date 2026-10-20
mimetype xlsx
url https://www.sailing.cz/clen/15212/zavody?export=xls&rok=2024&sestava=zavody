--- v0 (2026-05-31)
+++ v1 (2026-10-20)
@@ -47,87 +47,87 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>12. Halloween Cup</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-10-19</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2024-10-05</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>