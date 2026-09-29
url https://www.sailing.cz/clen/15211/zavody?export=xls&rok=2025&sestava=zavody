--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>13 Halloween cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2025-10-11</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>