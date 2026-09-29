--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -83,51 +83,51 @@
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Chicken race</t>
   </si>
   <si>
     <t>lipno - ern v poumav</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>