--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -104,51 +104,51 @@
   <si>
     <t>Podzimní regata Václava Vacka</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2022-09-15</t>
   </si>
   <si>
     <t>Veľká cena Slovenska 2022 - okruhový jachting</t>
   </si>
   <si>
     <t>Zemplínska Šírava</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-08-23</t>
   </si>
   <si>
     <t>Österreichischen Jugendmeisterschaften 2022</t>
   </si>
   <si>
     <t>Traunsee</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Chicken Race</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
@@ -191,51 +191,51 @@
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2022-04-23</t>
   </si>
   <si>
     <t>Optimistický Mácháč</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2022-04-14</t>
   </si>
   <si>
     <t>40th Lake Garda Meeting Optimist</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>