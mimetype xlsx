--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -62,51 +62,51 @@
   <si>
     <t>2023-09-17</t>
   </si>
   <si>
     <t>Nedělní rejs V</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Prýgl rejs 19</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>MČR Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Spring cup</t>
   </si>