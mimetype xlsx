--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -77,51 +77,51 @@
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>The Crown Cup - RS500 Eurocup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2022-08-14</t>
   </si>
   <si>
     <t>Nedělní rejs IV.</t>
   </si>
   <si>
     <t>2022-08-10</t>
   </si>
   <si>
     <t>Prígl Rejs 16</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-07-24</t>
   </si>
   <si>
     <t>Nedělní rejs III.</t>
   </si>
   <si>
     <t>2022-06-25</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy - Krajský přebor</t>
   </si>
   <si>
     <t>2022-05-04</t>
   </si>
   <si>
     <t>Prígl Rejs 3</t>
   </si>