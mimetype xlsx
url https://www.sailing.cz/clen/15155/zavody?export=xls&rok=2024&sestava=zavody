--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -86,51 +86,51 @@
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Přátelská regata</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2024-08-22</t>
   </si>
   <si>
     <t>Prázdninová regata</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Prýgl rejs 11</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>RS Race</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy</t>
   </si>