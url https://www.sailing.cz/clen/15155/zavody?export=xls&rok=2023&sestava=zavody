--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-20</t>
   </si>
   <si>
     <t>Prýgl rejs 22</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Tera Cvilín race</t>
   </si>
   <si>
     <t>Petrův rybník - Krnov</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2023-09-02</t>
   </si>
   <si>
     <t>Regata 130 let - Handicap Cup</t>
   </si>