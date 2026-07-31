--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -65,51 +65,51 @@
   <si>
     <t>Krnov Cvilín Race</t>
   </si>
   <si>
     <t>Petrův rybník - Krnov</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 5</t>
   </si>
   <si>
     <t>2022-08-27</t>
   </si>
   <si>
     <t>Přátelská regata</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>2022-08-25</t>
   </si>
   <si>
     <t>Prázdninová regata</t>
   </si>
   <si>
     <t>2022-08-14</t>
   </si>