--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-11-02</t>
   </si>
   <si>
     <t>Sametová regata</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2024-10-19</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>