--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Fair play</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2023-09-20</t>
   </si>
   <si>
     <t>Prýgl rejs 22</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Tera Cvilín race</t>
   </si>
   <si>
     <t>Petrův rybník - Krnov</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2023-08-26</t>
   </si>
   <si>
     <t>Přátelská regata</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>