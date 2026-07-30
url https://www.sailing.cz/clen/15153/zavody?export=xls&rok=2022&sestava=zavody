--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-11-12</t>
   </si>
   <si>
     <t>Sametová regata</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2022-10-05</t>
   </si>
   <si>
     <t>Prígl Rejs 24</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 5</t>
   </si>
   <si>
     <t>2022-08-27</t>
   </si>