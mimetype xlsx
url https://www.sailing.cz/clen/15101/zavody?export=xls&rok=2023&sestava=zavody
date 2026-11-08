--- v0 (2026-05-24)
+++ v1 (2026-11-08)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka 27. ročník</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-19</t>
   </si>
   <si>
     <t>Regata Petra Zouhara</t>
   </si>
   <si>
     <t>2023-08-17</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>2023-08-16</t>
   </si>