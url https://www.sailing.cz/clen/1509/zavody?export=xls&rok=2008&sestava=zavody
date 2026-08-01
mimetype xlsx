--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -173,51 +173,51 @@
   <si>
     <t>O krále Šumavy - MČR</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
     <t>081318</t>
   </si>
   <si>
     <t>2008-07-03</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>082143</t>
   </si>
   <si>
     <t>2008-08-24</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>081726</t>
   </si>
   <si>
     <t>2008-09-06</t>
   </si>
   <si>
     <t>Grand Prix Bohemia</t>
   </si>
   <si>
     <t>081335</t>
   </si>
   <si>
     <t>2008-09-13</t>
   </si>
   <si>
     <t>Borůvková regata</t>
   </si>
   <si>
     <t>082139</t>
   </si>
   <si>
     <t>2008-09-27</t>
   </si>