--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -152,51 +152,51 @@
   <si>
     <t>O krále Šumavy - MČR</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
     <t>071316</t>
   </si>
   <si>
     <t>2007-07-05</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>072123</t>
   </si>
   <si>
     <t>2007-08-25</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>071728</t>
   </si>
   <si>
     <t>2007-09-08</t>
   </si>
   <si>
     <t>Grand Prix Bohemia</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>072131</t>
   </si>
   <si>
     <t>2007-09-15</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>072133</t>
   </si>